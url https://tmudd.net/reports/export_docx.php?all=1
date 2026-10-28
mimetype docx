--- v0 (2026-07-28)
+++ v1 (2026-10-28)
@@ -24,51 +24,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="1E2A4A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Semester 2 Student Check-in Report</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Generated 28 July 2026, 6:15pm</w:t>
+        <w:t>Generated 28 October 2026, 2:37am</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="1E2A4A"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Student 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="6B7280"/>
           <w:sz w:val="20"/>